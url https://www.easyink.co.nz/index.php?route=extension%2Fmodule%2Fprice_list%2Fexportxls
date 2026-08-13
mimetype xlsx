--- v4 (2026-06-29)
+++ v5 (2026-08-13)
@@ -38,66 +38,66 @@
   <si>
     <t>Product Code:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>HP 206A - W2110A Black Toner Cartridge 1,350 Pages - Genuine</t>
   </si>
   <si>
     <t>W2110A</t>
   </si>
   <si>
     <t>HP 206A - W2111A Cyan Toner Cartridge 1,250 Pages - Genuine</t>
   </si>
   <si>
     <t>W2111A</t>
   </si>
   <si>
-    <t>HP 206A - W2112A Yellow Toner Cartridge 1,250 Pages - Genuine</t>
+    <t>HP 206A - W2112A Yellow Toner Cartridge 1,250 Pages - Genuine AS</t>
   </si>
   <si>
     <t>W2112A</t>
   </si>
   <si>
-    <t>HP 206A - W2113A Magenta Toner Cartridge 1,250 Pages - Genuine</t>
+    <t>HP 206A - W2113A Magenta Toner Cartridge 1,250 Pages - Genuine AS</t>
   </si>
   <si>
     <t>W2113A</t>
   </si>
   <si>
-    <t> Fellowes Plastic Binding Coils Oval 32mm Black, Pack of 50</t>
-[...2 lines deleted...]
-    <t>F5349302</t>
+    <t> Mesh Bag with Carry Handle A3 Oversize 460mm x 350mm</t>
+  </si>
+  <si>
+    <t>MESHCARRYA3OS</t>
   </si>
   <si>
     <t>10 Copysafe Pockets 40 Microns A3 Landscape</t>
   </si>
   <si>
     <t>IF110</t>
   </si>
   <si>
     <t>10 Copysafe Pockets 50 Micron A3</t>
   </si>
   <si>
     <t>SP03</t>
   </si>
   <si>
     <t>10 EFTPOS Thermal Rolls 57mm x 38mm (12.7mm Core) 59gsm ITR57X38P10</t>
   </si>
   <si>
     <t>TR57381110</t>
   </si>
   <si>
     <t>10 Kraft Manilla File Folders 200gsm A4</t>
   </si>
   <si>
     <t>IF400</t>
   </si>
@@ -167,69 +167,69 @@
   <si>
     <t>10-Pack Machine Roll 68gsm 44mm x 75mm</t>
   </si>
   <si>
     <t>IMR44X75</t>
   </si>
   <si>
     <t>10-Pack Post-it Page Markers 670-10AB 13mm x 43mm Assorted</t>
   </si>
   <si>
     <t>10-Pack Thermal Roll BPA Free 57mm x 25mm 65gsm</t>
   </si>
   <si>
     <t>ITR57X25</t>
   </si>
   <si>
     <t>10-Pack Thermal Rolls 10.7m 59gsm 57mm x 40mm AS</t>
   </si>
   <si>
     <t>ITR57X40</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 105mm x 148mm - 4 Per Page AS-A44100 </t>
   </si>
   <si>
-    <t>ILA44</t>
+    <t>AS-A44100</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 210mm x 148mm - 2 Per Page</t>
   </si>
   <si>
     <t>AS-A42100</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 63.5mm x 38.1mm - 21 Per Page</t>
   </si>
   <si>
     <t>ILA421</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 64mm x 33.86mm - 24 Per Page AS-A424100</t>
   </si>
   <si>
-    <t>ILA424</t>
+    <t>AS-A424100</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 70mm x 25.4mm - 33 Per Page</t>
   </si>
   <si>
     <t>AS-A433100</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 70mm x 29.7mm - 30 Per Page</t>
   </si>
   <si>
     <t>ILA430</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 99.1mm x 34mm - 16 Per Page</t>
   </si>
   <si>
     <t>ILA416</t>
   </si>
   <si>
     <t>100 A4 Adhesive Label Sheets 99.1mm x 38.1 - 14 Per Page</t>
   </si>
   <si>
     <t>AS-A414100</t>
   </si>
@@ -266,84 +266,84 @@
   <si>
     <t>100 Fellowes Laminating Pouches A4 Gloss 125 micron - 100 pack</t>
   </si>
   <si>
     <t>F5307407</t>
   </si>
   <si>
     <t>100 Fellowes Laminating Pouches A4 Gloss 175 micron - 100 pack</t>
   </si>
   <si>
     <t>F5308703</t>
   </si>
   <si>
     <t>100 Fellowes Laminating Pouches Gloss 100 micron A3</t>
   </si>
   <si>
     <t>F5351205</t>
   </si>
   <si>
     <t>100 Fellowes Laminating Pouches Gloss 125 micron 54mm x 86mm</t>
   </si>
   <si>
     <t>F5306302</t>
   </si>
   <si>
-    <t>100 Fellowes Laminating Pouches Gloss 125 micron A3</t>
-[...4 lines deleted...]
-  <si>
     <t>100 Fellowes Laminating Pouches Gloss 80 micron A3</t>
   </si>
   <si>
     <t>F5306207</t>
   </si>
   <si>
     <t>100 Fellowes Laminating Pouches Gloss 80 micron A4</t>
   </si>
   <si>
     <t>F5306114</t>
   </si>
   <si>
     <t>100 Fellowes Laminating Pouches Gloss 80 micron A5</t>
   </si>
   <si>
     <t>F5306002</t>
   </si>
   <si>
     <t>100 Gloss Laminating Pouches ID Size 75mm x 105mm 125 Micron</t>
   </si>
   <si>
     <t>LAMCARD</t>
   </si>
   <si>
     <t>100 Gloss Laminating Pouches LPA380100 Gloss 80 Micron A3</t>
   </si>
   <si>
     <t>LPA380100</t>
+  </si>
+  <si>
+    <t>100 Laminating Pouches Glossy Finish 100 Micron A3</t>
+  </si>
+  <si>
+    <t>LPA3100100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -392,756 +392,756 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2">
-        <v>164.13</v>
+        <v>158.10</v>
       </c>
       <c r="D2"/>
       <c r="E2">
-        <v>123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2">
-        <v>191.30</v>
+        <v>184.28</v>
       </c>
       <c r="D3"/>
       <c r="E3">
-        <v>123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2">
-        <v>191.30</v>
+        <v>184.28</v>
       </c>
       <c r="D4"/>
       <c r="E4">
-        <v>123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2">
-        <v>191.30</v>
+        <v>184.28</v>
       </c>
       <c r="D5"/>
       <c r="E5">
-        <v>123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2">
-        <v>39.73</v>
+        <v>9.83</v>
       </c>
       <c r="D6"/>
       <c r="E6">
-        <v>4</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2">
-        <v>4.78</v>
+        <v>4.92</v>
       </c>
       <c r="D7"/>
       <c r="E7">
-        <v>1350</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2">
-        <v>4.42</v>
+        <v>4.54</v>
       </c>
       <c r="D8"/>
       <c r="E8">
-        <v>1139</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="2">
         <v>6.66</v>
       </c>
       <c r="D9"/>
       <c r="E9">
-        <v>109</v>
+        <v>496</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="2">
-        <v>4.37</v>
+        <v>4.50</v>
       </c>
       <c r="D10"/>
       <c r="E10">
-        <v>1336</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2">
-        <v>4.37</v>
+        <v>4.50</v>
       </c>
       <c r="D11"/>
       <c r="E11">
-        <v>3233</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="2">
-        <v>13.97</v>
+        <v>14.82</v>
       </c>
       <c r="D12"/>
       <c r="E12">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="2">
-        <v>4.42</v>
+        <v>4.54</v>
       </c>
       <c r="D13"/>
       <c r="E13">
-        <v>1413</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="2">
-        <v>4.07</v>
+        <v>4.17</v>
       </c>
       <c r="D14"/>
       <c r="E14">
-        <v>2733</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="2">
-        <v>11.20</v>
+        <v>11.87</v>
       </c>
       <c r="D15"/>
       <c r="E15">
-        <v>435</v>
+        <v>178</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="2">
         <v>11.78</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="2">
         <v>8.49</v>
       </c>
       <c r="D17"/>
       <c r="E17">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="2">
-        <v>24.86</v>
+        <v>26.35</v>
       </c>
       <c r="D18"/>
       <c r="E18">
-        <v>29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19">
         <v>10081</v>
       </c>
       <c r="C19" s="2">
         <v>65.58</v>
       </c>
       <c r="D19"/>
       <c r="E19">
-        <v>219</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
         <v>11080</v>
       </c>
       <c r="C20" s="2">
         <v>305.15</v>
       </c>
       <c r="D20"/>
       <c r="E20">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
         <v>11082</v>
       </c>
       <c r="C21" s="2">
         <v>305.15</v>
       </c>
       <c r="D21"/>
       <c r="E21">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="2">
-        <v>9.30</v>
+        <v>9.86</v>
       </c>
       <c r="D22"/>
       <c r="E22">
-        <v>257</v>
+        <v>208</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="2">
-        <v>15.53</v>
+        <v>16.46</v>
       </c>
       <c r="D23"/>
       <c r="E23">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
         <v>10494</v>
       </c>
       <c r="C24" s="2">
-        <v>7.77</v>
+        <v>8.14</v>
       </c>
       <c r="D24"/>
       <c r="E24">
-        <v>1130</v>
+        <v>667</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="2">
-        <v>8.06</v>
+        <v>8.54</v>
       </c>
       <c r="D25"/>
       <c r="E25">
-        <v>222</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="2">
-        <v>8.30</v>
+        <v>8.80</v>
       </c>
       <c r="D26"/>
       <c r="E26">
-        <v>332</v>
+        <v>755</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="2">
         <v>30.35</v>
       </c>
       <c r="D27"/>
       <c r="E27">
-        <v>207</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="2">
         <v>27.76</v>
       </c>
       <c r="D28"/>
       <c r="E28">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="2">
-        <v>30.35</v>
+        <v>31.20</v>
       </c>
       <c r="D29"/>
       <c r="E29">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="2">
         <v>30.35</v>
       </c>
       <c r="D30"/>
       <c r="E30">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="2">
         <v>27.76</v>
       </c>
       <c r="D31"/>
       <c r="E31">
-        <v>27</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="2">
-        <v>30.35</v>
+        <v>31.20</v>
       </c>
       <c r="D32"/>
       <c r="E32">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="2">
-        <v>30.35</v>
+        <v>31.20</v>
       </c>
       <c r="D33"/>
       <c r="E33">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="2">
         <v>27.76</v>
       </c>
       <c r="D34"/>
       <c r="E34">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="2">
         <v>27.76</v>
       </c>
       <c r="D35"/>
       <c r="E35">
-        <v>31</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" s="2">
         <v>27.76</v>
       </c>
       <c r="D36"/>
       <c r="E36">
-        <v>39</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>71</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="2">
         <v>27.76</v>
       </c>
       <c r="D37"/>
       <c r="E37">
-        <v>41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>73</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="2">
-        <v>8.21</v>
+        <v>8.44</v>
       </c>
       <c r="D38"/>
       <c r="E38">
-        <v>2667</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>75</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="2">
-        <v>48.38</v>
+        <v>49.83</v>
       </c>
       <c r="D39"/>
       <c r="E39">
-        <v>30</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>77</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" s="2">
-        <v>54.12</v>
+        <v>55.74</v>
       </c>
       <c r="D40"/>
       <c r="E40">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>79</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" s="2">
-        <v>71.71</v>
+        <v>73.88</v>
       </c>
       <c r="D41"/>
       <c r="E41">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>81</v>
       </c>
       <c r="B42" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="2">
-        <v>94.38</v>
+        <v>97.21</v>
       </c>
       <c r="D42"/>
       <c r="E42">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="2">
-        <v>6.08</v>
+        <v>6.27</v>
       </c>
       <c r="D43"/>
       <c r="E43">
-        <v>46</v>
+        <v>74</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>85</v>
       </c>
       <c r="B44" t="s">
         <v>86</v>
       </c>
       <c r="C44" s="2">
-        <v>122.37</v>
+        <v>74.01</v>
       </c>
       <c r="D44"/>
       <c r="E44">
-        <v>13</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>87</v>
       </c>
       <c r="B45" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="2">
-        <v>71.85</v>
+        <v>34.29</v>
       </c>
       <c r="D45"/>
       <c r="E45">
-        <v>164</v>
+        <v>473</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>89</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" s="2">
-        <v>33.29</v>
+        <v>20.90</v>
       </c>
       <c r="D46"/>
       <c r="E46">
-        <v>561</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>91</v>
       </c>
       <c r="B47" t="s">
         <v>92</v>
       </c>
       <c r="C47" s="2">
-        <v>20.29</v>
+        <v>6.11</v>
       </c>
       <c r="D47"/>
       <c r="E47">
-        <v>202</v>
+        <v>56</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>93</v>
       </c>
       <c r="B48" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="2">
-        <v>5.83</v>
+        <v>32.12</v>
       </c>
       <c r="D48"/>
       <c r="E48">
-        <v>88</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>95</v>
       </c>
       <c r="B49" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="2">
-        <v>32.12</v>
+        <v>38.01</v>
       </c>
       <c r="D49"/>
       <c r="E49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>